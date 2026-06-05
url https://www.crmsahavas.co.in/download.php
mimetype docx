--- v0 (2026-04-13)
+++ v1 (2026-06-05)
@@ -689,51 +689,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Name:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Om Bhutakrite Namah?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Simple Meaning:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">From *bhoota* (beings) + *krit* (creator); "The Creator of All Creatures."</w:t>
+        <w:t xml:space="preserve">??????? ???? "???" (???????????/???? ???) + "????" (????????) ????????; "???? ??????????????? ????????."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mythology / Philosophy / Spiritual:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>